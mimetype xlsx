--- v0 (2025-12-05)
+++ v1 (2026-04-01)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Özellik</t>
   </si>
   <si>
     <t>Açıklama</t>
   </si>
   <si>
     <t>Veri Yolu</t>
   </si>
   <si>
     <t>384 Bit</t>
   </si>
   <si>
     <t>Ekran Kartı Kapasitesi</t>
   </si>
   <si>
     <t>48GB</t>
   </si>
   <si>
     <t>Ekran Kartı Chipseti</t>
   </si>
   <si>
-    <t>NVidia RTX PRO5000</t>
+    <t>NVidia RTX Pro5000</t>
   </si>
   <si>
     <t>Bellek Tipi</t>
   </si>
   <si>
     <t>GDDR7</t>
   </si>
   <si>
     <t>Soğutma Sistemi</t>
   </si>
   <si>
     <t>Fanlı</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>